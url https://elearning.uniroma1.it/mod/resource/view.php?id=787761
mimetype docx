--- v0 (2026-02-09)
+++ v1 (2026-04-01)
@@ -1,1493 +1,1912 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1E3BC5D4" w14:textId="77777777" w:rsidR="00D34EF3" w:rsidRDefault="00D34EF3">
+    <w:p w14:paraId="0749BB12" w14:textId="77777777" w:rsidR="00131452" w:rsidRDefault="00131452">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="400E72E2" w14:textId="29BEF7F9" w:rsidR="00691F7A" w:rsidRPr="00D34EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="329A4DAC" w14:textId="77777777" w:rsidR="00131452" w:rsidRDefault="00000000" w:rsidP="00F44D77">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D34EF3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Università degli Studi di Roma “La Sapienza”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ECFF88A" w14:textId="77777777" w:rsidR="00DD102D" w:rsidRDefault="00000000" w:rsidP="00DD102D">
+    <w:p w14:paraId="64A298CC" w14:textId="77777777" w:rsidR="00131452" w:rsidRDefault="00000000" w:rsidP="00F44D77">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D34EF3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Corso di Laurea in Scienze del Turismo Sostenibile</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D2CF63C" w14:textId="6CBD0101" w:rsidR="00D34EF3" w:rsidRPr="00D34EF3" w:rsidRDefault="00000000" w:rsidP="00DD102D">
+    <w:p w14:paraId="64B150CE" w14:textId="77777777" w:rsidR="00131452" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Titolo1"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Professioni e filiere del turismo sostenibile</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0175E0CE" w14:textId="77777777" w:rsidR="00131452" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Esperienze, modelli imprenditoriali e competenze per il turismo contemporaneo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="223DFCE1" w14:textId="77777777" w:rsidR="00131452" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D34EF3">
-[...60 lines deleted...]
-      <w:r w:rsidRPr="00D34EF3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Descrizione e obiettivi formativi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A89C6B1" w14:textId="77777777" w:rsidR="00D34EF3" w:rsidRPr="00D34EF3" w:rsidRDefault="00D34EF3" w:rsidP="00D34EF3">
+    <w:p w14:paraId="0AD53BC6" w14:textId="77777777" w:rsidR="00131452" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Il </w:t>
+        <w:t>Il percorso formativo “Professioni e filiere del turismo sostenibile” è pensato come attività integrativa per gli studenti del Corso di Laurea in Scienze del Turismo Sostenibile. L’iniziativa mira a mettere in dialogo il percorso accademico con il mondo delle imprese, delle istituzioni e delle professioni del turismo, attraverso testimonianze dirette di operatori che rappresentano le principali componenti della filiera turistica.</w:t>
       </w:r>
-      <w:r w:rsidR="00D34EF3" w:rsidRPr="00D34EF3">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00D34EF3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00D34EF3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:br/>
         <w:t>Gli incontri consentono agli studenti di comprendere il funzionamento concreto del settore, le dinamiche di trasformazione legate alla sostenibilità, all’innovazione e alle competenze richieste dal mercato del lavoro, favorendo un approccio consapevole e critico ai futuri sbocchi professionali.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42CD5A1D" w14:textId="77777777" w:rsidR="00D34EF3" w:rsidRDefault="00D34EF3">
-[...39 lines deleted...]
-    <w:p w14:paraId="23BE23C9" w14:textId="77777777" w:rsidR="00691F7A" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7C6EAEA7" w14:textId="77777777" w:rsidR="00131452" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D34EF3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Programma degli incontri</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56B4617B" w14:textId="77777777" w:rsidR="00D34EF3" w:rsidRDefault="00D34EF3" w:rsidP="00D34EF3">
+    <w:p w14:paraId="3D2F306F" w14:textId="77777777" w:rsidR="00131452" w:rsidRDefault="00131452">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="356E7410" w14:textId="3433FF5A" w:rsidR="005E51BF" w:rsidRPr="005E51BF" w:rsidRDefault="005E51BF" w:rsidP="00D34EF3">
+    <w:p w14:paraId="5661DE3A" w14:textId="77777777" w:rsidR="00131452" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E51BF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">(tutte le lezioni si terranno presso </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC7C81">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>l’aula 10</w:t>
+        <w:t>l’aula 102</w:t>
       </w:r>
-      <w:r w:rsidR="00B76AED">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005E51BF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve"> dell’Edificio Marco Polo)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506F8B85" w14:textId="315AA032" w:rsidR="00691F7A" w:rsidRPr="00D34EF3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="039730FD" w14:textId="2F5950DD" w:rsidR="00131452" w:rsidRDefault="001E2A4A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D34EF3">
-[...48 lines deleted...]
-      <w:r w:rsidRPr="00D34EF3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62483B51" w14:textId="77777777" w:rsidR="00691F7A" w:rsidRPr="00D34EF3" w:rsidRDefault="00000000">
-[...293 lines deleted...]
-    <w:p w14:paraId="0B6F2617" w14:textId="77777777" w:rsidR="00DD102D" w:rsidRDefault="00DD102D">
+    <w:p w14:paraId="633959AF" w14:textId="2B1505B2" w:rsidR="00F44D77" w:rsidRDefault="00F44D77" w:rsidP="007D130A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A02D04F" w14:textId="1FCCE656" w:rsidR="00DD102D" w:rsidRDefault="00DD102D">
+    <w:p w14:paraId="3A3807ED" w14:textId="417D0AA3" w:rsidR="00F44D77" w:rsidRDefault="000F31BA" w:rsidP="007D130A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>9 marzo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | ore 16:00–18:00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B95B78" w14:textId="1294E4AB" w:rsidR="00F44D77" w:rsidRDefault="007D130A" w:rsidP="007D130A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Adriano Maurielli</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C30FBE" w14:textId="6E9F70DA" w:rsidR="007D130A" w:rsidRDefault="007D130A" w:rsidP="007D130A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>titolare della società Habi Travel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Titolo dell’incontro: Trasporti turistici e sostenibilità: innovazione e mobilità del futuro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="058BD87B" w14:textId="5F30670E" w:rsidR="00F44D77" w:rsidRDefault="000F31BA" w:rsidP="007D130A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D34EF3">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>16 marzo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | ore 16:00–18:00</w:t>
+      </w:r>
+      <w:r w:rsidR="007D130A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="007D130A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Laura Tamilia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1EA768" w14:textId="60FC98E2" w:rsidR="007D130A" w:rsidRDefault="007D130A" w:rsidP="007D130A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Titolo dell’incontro: Il ruolo di CNA nel turismo: servizi, rappresentanza e dialogo con la pubblica amministrazione</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75DF749C" w14:textId="77777777" w:rsidR="00F44D77" w:rsidRDefault="00F44D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="597C2294" w14:textId="55EE8049" w:rsidR="007D130A" w:rsidRDefault="000F31BA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>23 marzo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | ore 16:00–18:00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FFAF0D2" w14:textId="77777777" w:rsidR="00F44D77" w:rsidRPr="00F44D77" w:rsidRDefault="00F44D77" w:rsidP="00F44D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F44D77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Simona Mondello</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509C68E5" w14:textId="48F578D6" w:rsidR="00F44D77" w:rsidRDefault="00F44D77" w:rsidP="00F44D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F44D77">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Titolo dell’incontro: Presentazione del tour esperienziale “La Dolce Vita”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE7DEF2" w14:textId="2B1BD257" w:rsidR="007D130A" w:rsidRPr="000F31BA" w:rsidRDefault="000F31BA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F31BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F31BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F31BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marzo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F31BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>| ore 16:00–18:00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="761B4127" w14:textId="77777777" w:rsidR="00F44D77" w:rsidRPr="000F31BA" w:rsidRDefault="00F44D77" w:rsidP="00F44D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F31BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Ilario Melis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F31BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Titolo dell’incontro: Formazione e competenze per le imprese nel settore del turismo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F7BEE87" w14:textId="77777777" w:rsidR="00F44D77" w:rsidRPr="000D6695" w:rsidRDefault="00F44D77" w:rsidP="00F44D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34E030D0" w14:textId="4C6B11AE" w:rsidR="00F44D77" w:rsidRPr="000D6695" w:rsidRDefault="000F31BA" w:rsidP="00F44D77">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D6695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidR="00F44D77" w:rsidRPr="000D6695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aprile </w:t>
+      </w:r>
+      <w:r w:rsidR="00F44D77" w:rsidRPr="000D6695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>|ore 16:00–18:00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D355806" w14:textId="60599067" w:rsidR="000F31BA" w:rsidRPr="000D6695" w:rsidRDefault="007D130A" w:rsidP="000F31BA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D6695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Natalino Gisonna, Presidente CNA Turismo e Commercio e titolare Hotel Corso 281</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Titolo dell’incontro: L’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D6695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>hotellerie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D6695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oggi: evoluzione, sfide e visione imprenditoriale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="001E2A4A" w:rsidRPr="000D6695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="000F31BA" w:rsidRPr="000D6695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>20/04</w:t>
+      </w:r>
+      <w:r w:rsidR="000F31BA" w:rsidRPr="000D6695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | ore 16:00–18:00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527EA7E9" w14:textId="60369AB9" w:rsidR="000F31BA" w:rsidRPr="000D6695" w:rsidRDefault="000F31BA" w:rsidP="000F31BA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D6695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Paolo Delfini</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FFC654B" w14:textId="77777777" w:rsidR="000F31BA" w:rsidRDefault="000F31BA" w:rsidP="000F31BA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D6695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">titolare del tour operator </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D6695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>Carrani</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000D6695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tours</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6695">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Titolo dell’incontro: Il futuro dei tour operator: tradizione, innovazione e mercati globali</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D76C78" w14:textId="77777777" w:rsidR="000D6695" w:rsidRDefault="000D6695" w:rsidP="000F31BA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AE15781" w14:textId="65C3826D" w:rsidR="000D6695" w:rsidRDefault="000D6695" w:rsidP="000D6695">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...28 lines deleted...]
-        <w:br/>
+        <w:t>7 aprile</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>Simona Mondello</w:t>
-[...27 lines deleted...]
-        <w:br/>
+        <w:t>| ore 16:00–18:00</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B2920E" w14:textId="589AFF6D" w:rsidR="00691F7A" w:rsidRDefault="00DD102D">
+    <w:p w14:paraId="31E6EE7E" w14:textId="77777777" w:rsidR="000D6695" w:rsidRDefault="000D6695" w:rsidP="000D6695">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t>30</w:t>
+        <w:t>Enrico Pierri</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D34EF3">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00D34EF3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> | ore 16:00–18:00</w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D34EF3">
+    </w:p>
+    <w:p w14:paraId="218EB5CE" w14:textId="035830B8" w:rsidR="000D6695" w:rsidRDefault="000D6695" w:rsidP="000D6695">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="it-IT"/>
+        </w:rPr>
+        <w:t>titolare del ristorante San Lorenzo</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:br/>
-        <w:t>Ilario Melis</w:t>
-[...18 lines deleted...]
-        <w:br/>
+        <w:t>Titolo dell’incontro: Ristorazione e turismo: identità, qualità ed esperienza del territorio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A09965D" w14:textId="77777777" w:rsidR="00DD102D" w:rsidRDefault="00DD102D">
+    <w:p w14:paraId="11C304D6" w14:textId="70C6CB4E" w:rsidR="00131452" w:rsidRDefault="00131452" w:rsidP="00F44D77">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A8F63D7" w14:textId="77777777" w:rsidR="00DD102D" w:rsidRPr="00576298" w:rsidRDefault="00DD102D" w:rsidP="00DD102D">
+    <w:p w14:paraId="019D3ACC" w14:textId="77777777" w:rsidR="00131452" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00576298">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Riconoscimento CFU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F5D2FF" w14:textId="77777777" w:rsidR="00DD102D" w:rsidRPr="00576298" w:rsidRDefault="00DD102D" w:rsidP="00DD102D">
+    <w:p w14:paraId="07E5484E" w14:textId="77777777" w:rsidR="00131452" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00576298">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>La partecipazione al ciclo di incontri può essere riconosciuta come attività formativa integrativa ai fini del percorso di studi del Corso di Laurea in Scienze del Turismo Sostenibile.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00576298">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00576298">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:br/>
         <w:t>Il ciclo di seminari dà diritto al riconoscimento di **2 CFU**, secondo le modalità e i criteri stabiliti dal Corso di Laurea e dal regolamento didattico di Ateneo. Il riconoscimento dei CFU è subordinato alla partecipazione alle attività previste e alle eventuali verifiche di apprendimento indicate dal docente responsabile.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F607A0" w14:textId="77777777" w:rsidR="00DD102D" w:rsidRPr="00D34EF3" w:rsidRDefault="00DD102D">
+    <w:p w14:paraId="0213818D" w14:textId="77777777" w:rsidR="00131452" w:rsidRDefault="00131452">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00DD102D" w:rsidRPr="00D34EF3" w:rsidSect="00034616">
+    <w:sectPr w:rsidR="00131452">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24361377" w14:textId="77777777" w:rsidR="00111CFC" w:rsidRDefault="00111CFC" w:rsidP="00D34EF3">
+    <w:p w14:paraId="473334E0" w14:textId="77777777" w:rsidR="00B86987" w:rsidRDefault="00B86987">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A5D65B5" w14:textId="77777777" w:rsidR="00111CFC" w:rsidRDefault="00111CFC" w:rsidP="00D34EF3">
+    <w:p w14:paraId="5D357C21" w14:textId="77777777" w:rsidR="00B86987" w:rsidRDefault="00B86987">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3714B392" w14:textId="77777777" w:rsidR="00111CFC" w:rsidRDefault="00111CFC" w:rsidP="00D34EF3">
+    <w:p w14:paraId="40FF37B6" w14:textId="77777777" w:rsidR="00B86987" w:rsidRDefault="00B86987">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32488C7D" w14:textId="77777777" w:rsidR="00111CFC" w:rsidRDefault="00111CFC" w:rsidP="00D34EF3">
+    <w:p w14:paraId="68483299" w14:textId="77777777" w:rsidR="00B86987" w:rsidRDefault="00B86987">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="39DB3A0D" w14:textId="0EA6851D" w:rsidR="00D34EF3" w:rsidRPr="00D34EF3" w:rsidRDefault="00D34EF3" w:rsidP="00D34EF3">
+  <w:p w14:paraId="6CBF9B1A" w14:textId="77777777" w:rsidR="00131452" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:rPr>
         <w:lang w:val="it-IT"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:drawing>
-[...46 lines deleted...]
-      </w:drawing>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F0DC72B" wp14:editId="0E9E9D35">
+              <wp:extent cx="1762125" cy="670534"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:docPr id="1" name="Immagine 1" descr="Immagine che contiene testo, logo, Carattere, simbolo&#10;&#10;Il contenuto generato dall'IA potrebbe non essere corretto."/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="836850708" name="Immagine 1" descr="Immagine che contiene testo, logo, Carattere, simbolo&#10;&#10;Il contenuto generato dall'IA potrebbe non essere corretto."/>
+                      <pic:cNvPicPr>
+                        <a:picLocks noChangeAspect="1"/>
+                      </pic:cNvPicPr>
+                    </pic:nvPicPr>
+                    <pic:blipFill rotWithShape="1">
+                      <a:blip r:embed="rId1"/>
+                      <a:stretch/>
+                    </pic:blipFill>
+                    <pic:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1792145" cy="681957"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:inline>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict>
+            <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+              <v:stroke joinstyle="miter"/>
+              <v:formulas>
+                <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                <v:f eqn="sum @0 1 0"/>
+                <v:f eqn="sum 0 0 @1"/>
+                <v:f eqn="prod @2 1 2"/>
+                <v:f eqn="prod @3 21600 pixelWidth"/>
+                <v:f eqn="prod @3 21600 pixelHeight"/>
+                <v:f eqn="sum @0 0 1"/>
+                <v:f eqn="prod @6 1 2"/>
+                <v:f eqn="prod @7 21600 pixelWidth"/>
+                <v:f eqn="sum @8 21600 0"/>
+                <v:f eqn="prod @7 21600 pixelHeight"/>
+                <v:f eqn="sum @10 21600 0"/>
+              </v:formulas>
+              <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+              <o:lock v:ext="edit" aspectratio="t"/>
+            </v:shapetype>
+            <v:shape id="_x0000_i0" o:spid="_x0000_s0" type="#_x0000_t75" style="width:138.75pt;height:52.80pt;mso-wrap-distance-left:0.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:0.00pt;mso-wrap-distance-bottom:0.00pt;z-index:1;" stroked="f">
+              <v:imagedata r:id="rId2" o:title=""/>
+              <o:lock v:ext="edit" rotation="t"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">  </w:t>
+      <w:t xml:space="preserve">        </w:t>
     </w:r>
     <w:r>
-      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
-[...4 lines deleted...]
-    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:drawing>
-[...46 lines deleted...]
-      </w:drawing>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7601B2E6" wp14:editId="3A3907AF">
+              <wp:extent cx="2856823" cy="502920"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:docPr id="2" name="Immagine 2" descr="Immagine che contiene logo, simbolo, schermata, cerchio&#10;&#10;Il contenuto generato dall'IA potrebbe non essere corretto."/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="196138417" name="Immagine 2" descr="Immagine che contiene logo, simbolo, schermata, cerchio&#10;&#10;Il contenuto generato dall'IA potrebbe non essere corretto."/>
+                      <pic:cNvPicPr>
+                        <a:picLocks noChangeAspect="1"/>
+                      </pic:cNvPicPr>
+                    </pic:nvPicPr>
+                    <pic:blipFill rotWithShape="1">
+                      <a:blip r:embed="rId3"/>
+                      <a:stretch/>
+                    </pic:blipFill>
+                    <pic:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2880480" cy="507085"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:inline>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <w:pict>
+            <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+              <v:stroke joinstyle="miter"/>
+              <v:formulas>
+                <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                <v:f eqn="sum @0 1 0"/>
+                <v:f eqn="sum 0 0 @1"/>
+                <v:f eqn="prod @2 1 2"/>
+                <v:f eqn="prod @3 21600 pixelWidth"/>
+                <v:f eqn="prod @3 21600 pixelHeight"/>
+                <v:f eqn="sum @0 0 1"/>
+                <v:f eqn="prod @6 1 2"/>
+                <v:f eqn="prod @7 21600 pixelWidth"/>
+                <v:f eqn="sum @8 21600 0"/>
+                <v:f eqn="prod @7 21600 pixelHeight"/>
+                <v:f eqn="sum @10 21600 0"/>
+              </v:formulas>
+              <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+              <o:lock v:ext="edit" aspectratio="t"/>
+            </v:shapetype>
+            <v:shape id="_x0000_i1" o:spid="_x0000_s1" type="#_x0000_t75" style="width:224.95pt;height:39.60pt;mso-wrap-distance-left:0.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:0.00pt;mso-wrap-distance-bottom:0.00pt;z-index:1;" stroked="f">
+              <v:imagedata r:id="rId4" o:title=""/>
+              <o:lock v:ext="edit" rotation="t"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
-    <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C310EC42"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E36EB754"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
-    <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4089024"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8E56DAC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7E"/>
-    <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB12693A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="73667DAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numeroelenco3"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7F"/>
-    <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38441652"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="65BC393C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numeroelenco2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF81"/>
-    <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="171AC3A4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="910CEDDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
-    <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3EAFDEC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0AE07A5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Puntoelenco3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
-    <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D1EFFD4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="23A255C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Puntoelenco2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
-    <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D0A62B40"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="80F00728"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numeroelenco"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
-    <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29761A62"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6E423F02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Puntoelenco"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1495104161">
+  <w:num w:numId="1" w16cid:durableId="794952815">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="77794590">
+  <w:num w:numId="2" w16cid:durableId="1507331057">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1899896653">
+  <w:num w:numId="3" w16cid:durableId="1693997135">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1701515221">
+  <w:num w:numId="4" w16cid:durableId="1227689816">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1362316936">
+  <w:num w:numId="5" w16cid:durableId="1751385731">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="800152075">
+  <w:num w:numId="6" w16cid:durableId="863976580">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1609654768">
+  <w:num w:numId="7" w16cid:durableId="1153833229">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="897395377">
+  <w:num w:numId="8" w16cid:durableId="1603566287">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="325015549">
+  <w:num w:numId="9" w16cid:durableId="1825506796">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B47730"/>
-[...26 lines deleted...]
-    <w:rsid w:val="00FC7C81"/>
+    <w:rsidRoot w:val="00131452"/>
+    <w:rsid w:val="00007286"/>
+    <w:rsid w:val="00035930"/>
+    <w:rsid w:val="000D6695"/>
+    <w:rsid w:val="000F31BA"/>
+    <w:rsid w:val="00131452"/>
+    <w:rsid w:val="001E2A4A"/>
+    <w:rsid w:val="00303967"/>
+    <w:rsid w:val="004C29B1"/>
+    <w:rsid w:val="006D6D65"/>
+    <w:rsid w:val="007D130A"/>
+    <w:rsid w:val="008334E7"/>
+    <w:rsid w:val="00B86987"/>
+    <w:rsid w:val="00BC622E"/>
+    <w:rsid w:val="00E01828"/>
+    <w:rsid w:val="00F44D77"/>
+    <w:rsid w:val="00F713C7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="451B7086"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{2396A223-DF68-493A-B947-BD578842EC4A}"/>
+  <w14:docId w14:val="4CA5361D"/>
+  <w15:docId w15:val="{CE0E35D2-61A1-441F-B1E0-037A823C501D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1732,50 +2151,59 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -1836,4848 +2264,15667 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:link w:val="Titolo1Carattere"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:link w:val="Titolo2Carattere"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:link w:val="Titolo3Carattere"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:link w:val="Titolo4Carattere"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:link w:val="Titolo5Carattere"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:link w:val="Titolo6Carattere"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:link w:val="Titolo7Carattere"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:link w:val="Titolo8Carattere"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:link w:val="Titolo9Carattere"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGridLight">
+    <w:name w:val="Table Grid Light"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellasemplice-1">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="AFAFAF" w:themeColor="text1" w:themeTint="50"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellasemplice-2">
+    <w:name w:val="Plain Table 2"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="none" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellasemplice-3">
+    <w:name w:val="Plain Table 3"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellasemplice4">
+    <w:name w:val="Plain Table 4"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellasemplice5">
+    <w:name w:val="Plain Table 5"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="404040"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellagriglia1chiara">
+    <w:name w:val="Grid Table 1 Light"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="989898" w:themeColor="text1" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent1">
+    <w:name w:val="Grid Table 1 Light - Accent 1"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="97B4D8" w:themeColor="accent1" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent2">
+    <w:name w:val="Grid Table 1 Light - Accent 2"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="DA9896" w:themeColor="accent2" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent3">
+    <w:name w:val="Grid Table 1 Light - Accent 3"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C4D79D" w:themeColor="accent3" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent4">
+    <w:name w:val="Grid Table 1 Light - Accent 4"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B4A4C8" w:themeColor="accent4" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent5">
+    <w:name w:val="Grid Table 1 Light - Accent 5"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="95CEDD" w:themeColor="accent5" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable1Light-Accent6">
+    <w:name w:val="Grid Table 1 Light - Accent 6"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FAC192" w:themeColor="accent6" w:themeTint="95"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellagriglia2">
+    <w:name w:val="Grid Table 2"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent1">
+    <w:name w:val="Grid Table 2 - Accent 1"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent2">
+    <w:name w:val="Grid Table 2 - Accent 2"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent3">
+    <w:name w:val="Grid Table 2 - Accent 3"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent4">
+    <w:name w:val="Grid Table 2 - Accent 4"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent5">
+    <w:name w:val="Grid Table 2 - Accent 5"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable2-Accent6">
+    <w:name w:val="Grid Table 2 - Accent 6"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Grigliatab3">
+    <w:name w:val="Grid Table 3"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6A6A6A" w:themeColor="text1" w:themeTint="95"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent1">
+    <w:name w:val="Grid Table 3 - Accent 1"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent2">
+    <w:name w:val="Grid Table 3 - Accent 2"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent3">
+    <w:name w:val="Grid Table 3 - Accent 3"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent4">
+    <w:name w:val="Grid Table 3 - Accent 4"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent5">
+    <w:name w:val="Grid Table 3 - Accent 5"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable3-Accent6">
+    <w:name w:val="Grid Table 3 - Accent 6"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Grigliatab4">
+    <w:name w:val="Grid Table 4"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent1">
+    <w:name w:val="Grid Table 4 - Accent 1"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DCE6F2" w:themeColor="accent1" w:themeTint="32" w:fill="DCE6F2" w:themeFill="accent1" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DCE6F2" w:themeColor="accent1" w:themeTint="32" w:fill="DCE6F2" w:themeFill="accent1" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent2">
+    <w:name w:val="Grid Table 4 - Accent 2"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent3">
+    <w:name w:val="Grid Table 4 - Accent 3"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent4">
+    <w:name w:val="Grid Table 4 - Accent 4"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent5">
+    <w:name w:val="Grid Table 4 - Accent 5"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable4-Accent6">
+    <w:name w:val="Grid Table 4 - Accent 6"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellagriglia5scura">
+    <w:name w:val="Grid Table 5 Dark"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8A8A8A" w:themeColor="text1" w:themeTint="75" w:fill="8A8A8A" w:themeFill="text1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8A8A8A" w:themeColor="text1" w:themeTint="75" w:fill="8A8A8A" w:themeFill="text1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent1">
+    <w:name w:val="Grid Table 5 Dark- Accent 1"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="AEC4E0" w:themeColor="accent1" w:themeTint="75" w:fill="AEC4E0" w:themeFill="accent1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="AEC4E0" w:themeColor="accent1" w:themeTint="75" w:fill="AEC4E0" w:themeFill="accent1" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent2">
+    <w:name w:val="Grid Table 5 Dark - Accent 2"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E2AEAD" w:themeColor="accent2" w:themeTint="75" w:fill="E2AEAD" w:themeFill="accent2" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E2AEAD" w:themeColor="accent2" w:themeTint="75" w:fill="E2AEAD" w:themeFill="accent2" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent3">
+    <w:name w:val="Grid Table 5 Dark - Accent 3"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D0DFB2" w:themeColor="accent3" w:themeTint="75" w:fill="D0DFB2" w:themeFill="accent3" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D0DFB2" w:themeColor="accent3" w:themeTint="75" w:fill="D0DFB2" w:themeFill="accent3" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent4">
+    <w:name w:val="Grid Table 5 Dark- Accent 4"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C4B7D4" w:themeColor="accent4" w:themeTint="75" w:fill="C4B7D4" w:themeFill="accent4" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C4B7D4" w:themeColor="accent4" w:themeTint="75" w:fill="C4B7D4" w:themeFill="accent4" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent5">
+    <w:name w:val="Grid Table 5 Dark - Accent 5"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ACD8E4" w:themeColor="accent5" w:themeTint="75" w:fill="ACD8E4" w:themeFill="accent5" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ACD8E4" w:themeColor="accent5" w:themeTint="75" w:fill="ACD8E4" w:themeFill="accent5" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5Dark-Accent6">
+    <w:name w:val="Grid Table 5 Dark - Accent 6"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBCEAA" w:themeColor="accent6" w:themeTint="75" w:fill="FBCEAA" w:themeFill="accent6" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FBCEAA" w:themeColor="accent6" w:themeTint="75" w:fill="FBCEAA" w:themeFill="accent6" w:themeFillTint="75"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellagriglia6acolori">
+    <w:name w:val="Grid Table 6 Colorful"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="CBCBCB" w:themeColor="text1" w:themeTint="34" w:fill="CBCBCB" w:themeFill="text1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent1">
+    <w:name w:val="Grid Table 6 Colorful - Accent 1"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent2">
+    <w:name w:val="Grid Table 6 Colorful - Accent 2"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent3">
+    <w:name w:val="Grid Table 6 Colorful - Accent 3"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent4">
+    <w:name w:val="Grid Table 6 Colorful - Accent 4"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent5">
+    <w:name w:val="Grid Table 6 Colorful - Accent 5"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable6Colorful-Accent6">
+    <w:name w:val="Grid Table 6 Colorful - Accent 6"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellagriglia7acolori">
+    <w:name w:val="Grid Table 7 Colorful"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent1">
+    <w:name w:val="Grid Table 7 Colorful - Accent 1"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A6BFDD" w:themeColor="accent1" w:themeTint="80"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAE5F1" w:themeColor="accent1" w:themeTint="34" w:fill="DAE5F1" w:themeFill="accent1" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="A6BFDD" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent2">
+    <w:name w:val="Grid Table 7 Colorful - Accent 2"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent3">
+    <w:name w:val="Grid Table 7 Colorful - Accent 3"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent4">
+    <w:name w:val="Grid Table 7 Colorful - Accent 4"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent5">
+    <w:name w:val="Grid Table 7 Colorful - Accent 5"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable7Colorful-Accent6">
+    <w:name w:val="Grid Table 7 Colorful - Accent 6"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellaelenco1chiara">
+    <w:name w:val="List Table 1 Light"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent1">
+    <w:name w:val="List Table 1 Light - Accent 1"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent2">
+    <w:name w:val="List Table 1 Light - Accent 2"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent3">
+    <w:name w:val="List Table 1 Light - Accent 3"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent4">
+    <w:name w:val="List Table 1 Light - Accent 4"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent5">
+    <w:name w:val="List Table 1 Light - Accent 5"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable1Light-Accent6">
+    <w:name w:val="List Table 1 Light - Accent 6"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellaelenco2">
+    <w:name w:val="List Table 2"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="6F6F6F" w:themeColor="text1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent1">
+    <w:name w:val="List Table 2 - Accent 1"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent2">
+    <w:name w:val="List Table 2 - Accent 2"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent3">
+    <w:name w:val="List Table 2 - Accent 3"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent4">
+    <w:name w:val="List Table 2 - Accent 4"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent5">
+    <w:name w:val="List Table 2 - Accent 5"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable2-Accent6">
+    <w:name w:val="List Table 2 - Accent 6"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Elencotab3">
+    <w:name w:val="List Table 3"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent1">
+    <w:name w:val="List Table 3 - Accent 1"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent2">
+    <w:name w:val="List Table 3 - Accent 2"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent3">
+    <w:name w:val="List Table 3 - Accent 3"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent4">
+    <w:name w:val="List Table 3 - Accent 4"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent5">
+    <w:name w:val="List Table 3 - Accent 5"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable3-Accent6">
+    <w:name w:val="List Table 3 - Accent 6"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Elencotab4">
+    <w:name w:val="List Table 4"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="000000" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent1">
+    <w:name w:val="List Table 4 - Accent 1"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9BB7D9" w:themeColor="accent1" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent2">
+    <w:name w:val="List Table 4 - Accent 2"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DB9B9A" w:themeColor="accent2" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C0504D" w:themeColor="accent2" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent3">
+    <w:name w:val="List Table 4 - Accent 3"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6D8A1" w:themeColor="accent3" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9BBB59" w:themeColor="accent3" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent4">
+    <w:name w:val="List Table 4 - Accent 4"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7A7CA" w:themeColor="accent4" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="8064A2" w:themeColor="accent4" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent5">
+    <w:name w:val="List Table 4 - Accent 5"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="99D0DE" w:themeColor="accent5" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable4-Accent6">
+    <w:name w:val="List Table 4 - Accent 6"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FAC396" w:themeColor="accent6" w:themeTint="90"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellaelenco5scura">
+    <w:name w:val="List Table 5 Dark"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent1">
+    <w:name w:val="List Table 5 Dark - Accent 1"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="4F81BD" w:themeColor="accent1" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent2">
+    <w:name w:val="List Table 5 Dark - Accent 2"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent3">
+    <w:name w:val="List Table 5 Dark - Accent 3"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98" w:fill="C3D69B" w:themeFill="accent3" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent4">
+    <w:name w:val="List Table 5 Dark - Accent 4"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent5">
+    <w:name w:val="List Table 5 Dark - Accent 5"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:fill="92CCDC" w:themeFill="accent5" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable5Dark-Accent6">
+    <w:name w:val="List Table 5 Dark - Accent 6"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:left w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:right w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="32" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="light1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FAC090" w:themeColor="accent6" w:themeTint="98" w:fill="FAC090" w:themeFill="accent6" w:themeFillTint="98"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellaelenco6acolori">
+    <w:name w:val="List Table 6 Colorful"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent1">
+    <w:name w:val="List Table 6 Colorful - Accent 1"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent2">
+    <w:name w:val="List Table 6 Colorful - Accent 2"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent3">
+    <w:name w:val="List Table 6 Colorful - Accent 3"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent4">
+    <w:name w:val="List Table 6 Colorful - Accent 4"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent5">
+    <w:name w:val="List Table 6 Colorful - Accent 5"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable6Colorful-Accent6">
+    <w:name w:val="List Table 6 Colorful - Accent 6"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellaelenco7acolori">
+    <w:name w:val="List Table 7 Colorful"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="BFBFBF" w:themeColor="text1" w:themeTint="40" w:fill="BFBFBF" w:themeFill="text1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent1">
+    <w:name w:val="List Table 7 Colorful - Accent 1"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D2DFEE" w:themeColor="accent1" w:themeTint="40" w:fill="D2DFEE" w:themeFill="accent1" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent2">
+    <w:name w:val="List Table 7 Colorful - Accent 2"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EFD2D2" w:themeColor="accent2" w:themeTint="40" w:fill="EFD2D2" w:themeFill="accent2" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="D99695" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent3">
+    <w:name w:val="List Table 7 Colorful - Accent 3"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5EED5" w:themeColor="accent3" w:themeTint="40" w:fill="E5EED5" w:themeFill="accent3" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="C3D69B" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent4">
+    <w:name w:val="List Table 7 Colorful - Accent 4"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DFD8E7" w:themeColor="accent4" w:themeTint="40" w:fill="DFD8E7" w:themeFill="accent4" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent5">
+    <w:name w:val="List Table 7 Colorful - Accent 5"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D1EAF0" w:themeColor="accent5" w:themeTint="40" w:fill="D1EAF0" w:themeFill="accent5" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="92CCDC" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="ListTable7Colorful-Accent6">
+    <w:name w:val="List Table 7 Colorful - Accent 6"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="light1" w:fill="FFFFFF" w:themeFill="light1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="FFFFFF" w:fill="auto"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE4D0" w:themeColor="accent6" w:themeTint="40" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="40"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="FAC090" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent">
+    <w:name w:val="Lined - Accent"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent1">
+    <w:name w:val="Lined - Accent 1"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent2">
+    <w:name w:val="Lined - Accent 2"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent3">
+    <w:name w:val="Lined - Accent 3"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent4">
+    <w:name w:val="Lined - Accent 4"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent5">
+    <w:name w:val="Lined - Accent 5"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Lined-Accent6">
+    <w:name w:val="Lined - Accent 6"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent">
+    <w:name w:val="Bordered &amp; Lined - Accent"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="595959" w:themeColor="text1" w:themeTint="A6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2F2F2" w:themeColor="text1" w:themeTint="0D" w:fill="F2F2F2" w:themeFill="text1" w:themeFillTint="0D"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent1">
+    <w:name w:val="Bordered &amp; Lined - Accent 1"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="2A4A71" w:themeColor="accent1" w:themeShade="95"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="5D8AC2" w:themeColor="accent1" w:themeTint="EA" w:fill="5D8AC2" w:themeFill="accent1" w:themeFillTint="EA"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="C7D7EA" w:themeColor="accent1" w:themeTint="50" w:fill="C7D7EA" w:themeFill="accent1" w:themeFillTint="50"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent2">
+    <w:name w:val="Bordered &amp; Lined - Accent 2"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="732A29" w:themeColor="accent2" w:themeShade="95"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="D99695" w:themeColor="accent2" w:themeTint="97" w:fill="D99695" w:themeFill="accent2" w:themeFillTint="97"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F2DCDC" w:themeColor="accent2" w:themeTint="32" w:fill="F2DCDC" w:themeFill="accent2" w:themeFillTint="32"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent3">
+    <w:name w:val="Bordered &amp; Lined - Accent 3"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="5B722E" w:themeColor="accent3" w:themeShade="95"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="9ABB59" w:themeColor="accent3" w:themeTint="FE" w:fill="9ABB59" w:themeFill="accent3" w:themeFillTint="FE"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="EAF1DC" w:themeColor="accent3" w:themeTint="34" w:fill="EAF1DC" w:themeFill="accent3" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent4">
+    <w:name w:val="Bordered &amp; Lined - Accent 4"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4A395F" w:themeColor="accent4" w:themeShade="95"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A" w:fill="B2A1C6" w:themeFill="accent4" w:themeFillTint="9A"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="E5DFEC" w:themeColor="accent4" w:themeTint="34" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent5">
+    <w:name w:val="Bordered &amp; Lined - Accent 5"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="266779" w:themeColor="accent5" w:themeShade="95"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="4BACC6" w:themeColor="accent5" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="DAEEF3" w:themeColor="accent5" w:themeTint="34" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="BorderedLined-Accent6">
+    <w:name w:val="Bordered &amp; Lined - Accent 6"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="it-IT" w:eastAsia="it-IT"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B15407" w:themeColor="accent6" w:themeShade="95"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="F2F2F2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="F79646" w:themeColor="accent6" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="FDE9D8" w:themeColor="accent6" w:themeTint="34" w:fill="FDE9D8" w:themeFill="accent6" w:themeFillTint="34"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered">
+    <w:name w:val="Bordered"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D9D9D9" w:themeColor="text1" w:themeTint="26"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent1">
+    <w:name w:val="Bordered - Accent 1"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B7CBE4" w:themeColor="accent1" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent2">
+    <w:name w:val="Bordered - Accent 2"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="D99695" w:themeColor="accent2" w:themeTint="97"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="E5B7B6" w:themeColor="accent2" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent3">
+    <w:name w:val="Bordered - Accent 3"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="C3D69B" w:themeColor="accent3" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="D6E3BB" w:themeColor="accent3" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent4">
+    <w:name w:val="Bordered - Accent 4"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="B2A1C6" w:themeColor="accent4" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="CBC0D9" w:themeColor="accent4" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent5">
+    <w:name w:val="Bordered - Accent 5"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="92CCDC" w:themeColor="accent5" w:themeTint="9A"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="B6DDE8" w:themeColor="accent5" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Bordered-Accent6">
+    <w:name w:val="Bordered - Accent 6"/>
+    <w:basedOn w:val="Tabellanormale"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="FAC090" w:themeColor="accent6" w:themeTint="98"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FBD4B4" w:themeColor="accent6" w:themeTint="67"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="10"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:spacing w:val="-10"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="11"/>
+    <w:rPr>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="29"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="30"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Testonotaapidipagina">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normale"/>
+    <w:link w:val="TestonotaapidipaginaCarattere"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TestonotaapidipaginaCarattere">
+    <w:name w:val="Testo nota a piè di pagina Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Testonotaapidipagina"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Rimandonotaapidipagina">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Testonotadichiusura">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normale"/>
+    <w:link w:val="TestonotadichiusuraCarattere"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TestonotadichiusuraCarattere">
+    <w:name w:val="Testo nota di chiusura Carattere"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:link w:val="Testonotadichiusura"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Rimandonotadichiusura">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Collegamentoipertestuale">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Collegamentovisitato">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sommario1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Normale"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sommario2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Normale"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="220"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sommario3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Normale"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sommario4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Normale"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="660"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sommario5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Normale"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="880"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sommario6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Normale"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1100"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sommario7">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Normale"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1320"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sommario8">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Normale"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1540"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sommario9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Normale"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1760"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Testosegnaposto">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Indicedellefigure">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="Normale"/>
+    <w:next w:val="Normale"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Intestazione">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="IntestazioneCarattere"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntestazioneCarattere">
     <w:name w:val="Intestazione Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Intestazione"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pidipagina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="PidipaginaCarattere"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PidipaginaCarattere">
     <w:name w:val="Piè di pagina Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Pidipagina"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nessunaspaziatura">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titolo1Carattere">
     <w:name w:val="Titolo 1 Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Titolo1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titolo2Carattere">
     <w:name w:val="Titolo 2 Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Titolo2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titolo3Carattere">
     <w:name w:val="Titolo 3 Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Titolo3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:link w:val="TitoloCarattere"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
-      <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitoloCarattere">
     <w:name w:val="Titolo Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Titolo"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
-      <w:kern w:val="28"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sottotitolo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:link w:val="SottotitoloCarattere"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SottotitoloCarattere">
     <w:name w:val="Sottotitolo Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Sottotitolo"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpotesto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="CorpotestoCarattere"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CorpotestoCarattere">
     <w:name w:val="Corpo testo Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Corpotesto"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AA1D8D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpodeltesto2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="Corpodeltesto2Carattere"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Corpodeltesto2Carattere">
     <w:name w:val="Corpo del testo 2 Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Corpodeltesto2"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AA1D8D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpodeltesto3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normale"/>
     <w:link w:val="Corpodeltesto3Carattere"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Corpodeltesto3Carattere">
     <w:name w:val="Corpo del testo 3 Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Corpodeltesto3"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AA1D8D"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Elenco">
     <w:name w:val="List"/>
     <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AA1D8D"/>
     <w:pPr>
       <w:ind w:left="360" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Elenco2">
     <w:name w:val="List 2"/>
     <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:ind w:left="720" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Elenco3">
     <w:name w:val="List 3"/>
     <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:ind w:left="1080" w:hanging="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Puntoelenco">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Puntoelenco2">
     <w:name w:val="List Bullet 2"/>
     <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Puntoelenco3">
     <w:name w:val="List Bullet 3"/>
     <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numeroelenco">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numeroelenco2">
     <w:name w:val="List Number 2"/>
     <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numeroelenco3">
     <w:name w:val="List Number 3"/>
     <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Elencocontinua">
     <w:name w:val="List Continue"/>
     <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="360"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Elencocontinua2">
     <w:name w:val="List Continue 2"/>
     <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Elencocontinua3">
     <w:name w:val="List Continue 3"/>
     <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="1080"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Testomacro">
     <w:name w:val="macro"/>
     <w:link w:val="TestomacroCarattere"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0029639D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="576"/>
         <w:tab w:val="left" w:pos="1152"/>
         <w:tab w:val="left" w:pos="1728"/>
         <w:tab w:val="left" w:pos="2304"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3456"/>
         <w:tab w:val="left" w:pos="4032"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TestomacroCarattere">
     <w:name w:val="Testo macro Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Testomacro"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0029639D"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citazione">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:link w:val="CitazioneCarattere"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitazioneCarattere">
     <w:name w:val="Citazione Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Citazione"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titolo4Carattere">
     <w:name w:val="Titolo 4 Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Titolo4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titolo5Carattere">
     <w:name w:val="Titolo 5 Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Titolo5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titolo6Carattere">
     <w:name w:val="Titolo 6 Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Titolo6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titolo7Carattere">
     <w:name w:val="Titolo 7 Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Titolo7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titolo8Carattere">
     <w:name w:val="Titolo 8 Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Titolo8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titolo9Carattere">
     <w:name w:val="Titolo 9 Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Titolo9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Didascalia">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Enfasigrassetto">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Enfasicorsivo">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citazioneintensa">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normale"/>
     <w:next w:val="Normale"/>
     <w:link w:val="CitazioneintensaCarattere"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:before="200" w:after="280"/>
       <w:ind w:left="936" w:right="936"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitazioneintensaCarattere">
     <w:name w:val="Citazione intensa Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Citazioneintensa"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Enfasidelicata">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Enfasiintensa">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Riferimentodelicato">
     <w:name w:val="Subtle Reference"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="31"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:smallCaps/>
       <w:color w:val="C0504D" w:themeColor="accent2"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Riferimentointenso">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="C0504D" w:themeColor="accent2"/>
       <w:spacing w:val="5"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Titolodellibro">
     <w:name w:val="Book Title"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="33"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titolosommario">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Titolo1"/>
     <w:next w:val="Normale"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliatabella">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Sfondochiaro">
     <w:name w:val="Light Shading"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="60"/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-          <w:left w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-          <w:left w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Sfondochiaro-Colore1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="60"/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
-          <w:left w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
-          <w:left w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Sfondochiaro-Colore2">
     <w:name w:val="Light Shading Accent 2"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="60"/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-          <w:left w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-          <w:left w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Sfondochiaro-Colore3">
     <w:name w:val="Light Shading Accent 3"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="60"/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
-          <w:left w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
-          <w:left w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Sfondochiaro-Colore4">
     <w:name w:val="Light Shading Accent 4"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="60"/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
-          <w:left w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
-          <w:left w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Sfondochiaro-Colore5">
     <w:name w:val="Light Shading Accent 5"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="60"/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
-          <w:left w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
-          <w:left w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Sfondochiaro-Colore6">
     <w:name w:val="Light Shading Accent 6"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="60"/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
-          <w:left w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
-          <w:left w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencochiaro">
     <w:name w:val="Light List"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="61"/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencochiaro-Colore1">
     <w:name w:val="Light List Accent 1"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="61"/>
-    <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencochiaro-Colore2">
     <w:name w:val="Light List Accent 2"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="61"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencochiaro-Colore3">
     <w:name w:val="Light List Accent 3"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="61"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencochiaro-Colore4">
     <w:name w:val="Light List Accent 4"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="61"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencochiaro-Colore5">
     <w:name w:val="Light List Accent 5"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="61"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencochiaro-Colore6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="61"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliachiara">
     <w:name w:val="Light Grid"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="62"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliachiara-Colore1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="62"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliachiara-Colore2">
     <w:name w:val="Light Grid Accent 2"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="62"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliachiara-Colore3">
     <w:name w:val="Light Grid Accent 3"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="62"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliachiara-Colore4">
     <w:name w:val="Light Grid Accent 4"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="62"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliachiara-Colore5">
     <w:name w:val="Light Grid Accent 5"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="62"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliachiara-Colore6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="62"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Sfondomedio1">
     <w:name w:val="Medium Shading 1"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="63"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:tcBorders>
-[...2 lines deleted...]
-        </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
-      </w:tcPr>
-[...7 lines deleted...]
-        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Sfondomedio1-Colore1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="63"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:tcBorders>
-[...2 lines deleted...]
-        </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
-      </w:tcPr>
-[...7 lines deleted...]
-        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Sfondomedio1-Colore2">
     <w:name w:val="Medium Shading 1 Accent 2"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="63"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:tcBorders>
-[...2 lines deleted...]
-        </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
-      </w:tcPr>
-[...7 lines deleted...]
-        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Sfondomedio1-Colore3">
     <w:name w:val="Medium Shading 1 Accent 3"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="63"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:tcBorders>
-[...2 lines deleted...]
-        </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
-      </w:tcPr>
-[...7 lines deleted...]
-        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Sfondomedio1-Colore4">
     <w:name w:val="Medium Shading 1 Accent 4"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="63"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:tcBorders>
-[...2 lines deleted...]
-        </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
-      </w:tcPr>
-[...7 lines deleted...]
-        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Sfondomedio1-Colore5">
     <w:name w:val="Medium Shading 1 Accent 5"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="63"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:tcBorders>
-[...2 lines deleted...]
-        </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
-      </w:tcPr>
-[...7 lines deleted...]
-        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Sfondomedio1-Colore6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="63"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:tcBorders>
-[...2 lines deleted...]
-        </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
-      </w:tcPr>
-[...7 lines deleted...]
-        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Sfondomedio2">
     <w:name w:val="Medium Shading 2"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="64"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Sfondomedio2-Colore1">
     <w:name w:val="Medium Shading 2 Accent 1"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="64"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Sfondomedio2-Colore2">
     <w:name w:val="Medium Shading 2 Accent 2"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="64"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Sfondomedio2-Colore3">
     <w:name w:val="Medium Shading 2 Accent 3"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="64"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Sfondomedio2-Colore4">
     <w:name w:val="Medium Shading 2 Accent 4"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="64"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Sfondomedio2-Colore5">
     <w:name w:val="Medium Shading 2 Accent 5"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="64"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Sfondomedio2-Colore6">
     <w:name w:val="Medium Shading 2 Accent 6"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="64"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencomedio1">
     <w:name w:val="Medium List 1"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="65"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
@@ -6688,73 +17935,72 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencomedio1-Colore1">
     <w:name w:val="Medium List 1 Accent 1"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="65"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
@@ -6765,73 +18011,72 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencomedio1-Colore2">
     <w:name w:val="Medium List 1 Accent 2"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="65"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
@@ -6842,73 +18087,72 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencomedio1-Colore3">
     <w:name w:val="Medium List 1 Accent 3"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="65"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
@@ -6919,73 +18163,72 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencomedio1-Colore4">
     <w:name w:val="Medium List 1 Accent 4"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="65"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
@@ -6996,73 +18239,72 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencomedio1-Colore5">
     <w:name w:val="Medium List 1 Accent 5"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="65"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
@@ -7073,73 +18315,72 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencomedio1-Colore6">
     <w:name w:val="Medium List 1 Accent 6"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="65"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="1F497D" w:themeColor="text2"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
@@ -7150,898 +18391,806 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencomedio2">
     <w:name w:val="Medium List 2"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="66"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-          <w:left w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-          <w:left w:val="nil"/>
-[...3 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...1 lines deleted...]
-          <w:bottom w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-          <w:bottom w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencomedio2-Colore1">
     <w:name w:val="Medium List 2 Accent 1"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="66"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-          <w:left w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
-          <w:left w:val="nil"/>
-[...3 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...1 lines deleted...]
-          <w:bottom w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
-          <w:bottom w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencomedio2-Colore2">
     <w:name w:val="Medium List 2 Accent 2"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="66"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-          <w:left w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-          <w:left w:val="nil"/>
-[...3 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...1 lines deleted...]
-          <w:bottom w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-          <w:bottom w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencomedio2-Colore3">
     <w:name w:val="Medium List 2 Accent 3"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="66"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-          <w:left w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
-          <w:left w:val="nil"/>
-[...3 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...1 lines deleted...]
-          <w:bottom w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
-          <w:bottom w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencomedio2-Colore4">
     <w:name w:val="Medium List 2 Accent 4"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="66"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-          <w:left w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
-          <w:left w:val="nil"/>
-[...3 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...1 lines deleted...]
-          <w:bottom w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
-          <w:bottom w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencomedio2-Colore5">
     <w:name w:val="Medium List 2 Accent 5"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="66"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-          <w:left w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
-          <w:left w:val="nil"/>
-[...3 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...1 lines deleted...]
-          <w:bottom w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
-          <w:bottom w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencomedio2-Colore6">
     <w:name w:val="Medium List 2 Accent 6"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="66"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-          <w:left w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
-          <w:left w:val="nil"/>
-[...3 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...1 lines deleted...]
-          <w:bottom w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
-          <w:bottom w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliamedia1">
     <w:name w:val="Medium Grid 1"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="67"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -8063,51 +19212,50 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliamedia1-Colore1">
     <w:name w:val="Medium Grid 1 Accent 1"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="67"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -8129,51 +19277,50 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliamedia1-Colore2">
     <w:name w:val="Medium Grid 1 Accent 2"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="67"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -8195,51 +19342,50 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliamedia1-Colore3">
     <w:name w:val="Medium Grid 1 Accent 3"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="67"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -8261,51 +19407,50 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliamedia1-Colore4">
     <w:name w:val="Medium Grid 1 Accent 4"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="67"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -8327,51 +19472,50 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliamedia1-Colore5">
     <w:name w:val="Medium Grid 1 Accent 5"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="67"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -8393,51 +19537,50 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliamedia1-Colore6">
     <w:name w:val="Medium Grid 1 Accent 6"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="67"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
@@ -8459,3359 +19602,3050 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliamedia2">
     <w:name w:val="Medium Grid 2"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="68"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
-          <w:left w:val="nil"/>
-[...3 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:tcBorders>
-[...2 lines deleted...]
-        </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliamedia2-Colore1">
     <w:name w:val="Medium Grid 2 Accent 1"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="68"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
-          <w:left w:val="nil"/>
-[...3 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:tcBorders>
-[...2 lines deleted...]
-        </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliamedia2-Colore2">
     <w:name w:val="Medium Grid 2 Accent 2"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="68"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
-          <w:left w:val="nil"/>
-[...3 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:tcBorders>
-[...2 lines deleted...]
-        </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliamedia2-Colore3">
     <w:name w:val="Medium Grid 2 Accent 3"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="68"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
-          <w:left w:val="nil"/>
-[...3 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:tcBorders>
-[...2 lines deleted...]
-        </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliamedia2-Colore4">
     <w:name w:val="Medium Grid 2 Accent 4"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="68"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
-          <w:left w:val="nil"/>
-[...3 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:tcBorders>
-[...2 lines deleted...]
-        </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliamedia2-Colore5">
     <w:name w:val="Medium Grid 2 Accent 5"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="68"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
-          <w:left w:val="nil"/>
-[...3 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:tcBorders>
-[...2 lines deleted...]
-        </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliamedia2-Colore6">
     <w:name w:val="Medium Grid 2 Accent 6"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="68"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
-          <w:left w:val="nil"/>
-[...3 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:tcBorders>
-[...2 lines deleted...]
-        </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliamedia3">
     <w:name w:val="Medium Grid 3"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="69"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:bottom w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliamedia3-Colore1">
     <w:name w:val="Medium Grid 3 Accent 1"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="69"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:bottom w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliamedia3-Colore2">
     <w:name w:val="Medium Grid 3 Accent 2"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="69"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:bottom w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliamedia3-Colore3">
     <w:name w:val="Medium Grid 3 Accent 3"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="69"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:bottom w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliamedia3-Colore4">
     <w:name w:val="Medium Grid 3 Accent 4"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="69"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:bottom w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliamedia3-Colore5">
     <w:name w:val="Medium Grid 3 Accent 5"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="69"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:bottom w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliamedia3-Colore6">
     <w:name w:val="Medium Grid 3 Accent 6"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="69"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:bottom w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencoscuro">
     <w:name w:val="Dark List"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="70"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-          <w:left w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:left w:val="nil"/>
-[...3 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...1 lines deleted...]
-          <w:bottom w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:bottom w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencoscuro-Colore1">
     <w:name w:val="Dark List Accent 1"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="70"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-          <w:left w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:left w:val="nil"/>
-[...3 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...1 lines deleted...]
-          <w:bottom w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:bottom w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencoscuro-Colore2">
     <w:name w:val="Dark List Accent 2"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="70"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-          <w:left w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:left w:val="nil"/>
-[...3 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...1 lines deleted...]
-          <w:bottom w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:bottom w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencoscuro-Colore3">
     <w:name w:val="Dark List Accent 3"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="70"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-          <w:left w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:left w:val="nil"/>
-[...3 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...1 lines deleted...]
-          <w:bottom w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:bottom w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencoscuro-Colore4">
     <w:name w:val="Dark List Accent 4"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="70"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-          <w:left w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:left w:val="nil"/>
-[...3 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...1 lines deleted...]
-          <w:bottom w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:bottom w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencoscuro-Colore5">
     <w:name w:val="Dark List Accent 5"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="70"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-          <w:left w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:left w:val="nil"/>
-[...3 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...1 lines deleted...]
-          <w:bottom w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:bottom w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencoscuro-Colore6">
     <w:name w:val="Dark List Accent 6"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="70"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-          <w:left w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:left w:val="nil"/>
-[...3 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...1 lines deleted...]
-          <w:bottom w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
-          <w:bottom w:val="nil"/>
-[...2 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Sfondoacolori">
     <w:name w:val="Colorful Shading"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="71"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-          <w:left w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Sfondoacolori-Colore1">
     <w:name w:val="Colorful Shading Accent 1"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="71"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-          <w:left w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Sfondoacolori-Colore2">
     <w:name w:val="Colorful Shading Accent 2"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="71"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-          <w:left w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Sfondoacolori-Colore3">
     <w:name w:val="Colorful Shading Accent 3"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="71"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-          <w:left w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Sfondoacolori-Colore4">
     <w:name w:val="Colorful Shading Accent 4"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="71"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-          <w:left w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Sfondoacolori-Colore5">
     <w:name w:val="Colorful Shading Accent 5"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="71"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-          <w:left w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Sfondoacolori-Colore6">
     <w:name w:val="Colorful Shading Accent 6"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="71"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-          <w:left w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
-          <w:right w:val="nil"/>
-[...1 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencoacolori">
     <w:name w:val="Colorful List"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="72"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
@@ -11825,72 +22659,69 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencoacolori-Colore1">
     <w:name w:val="Colorful List Accent 1"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="72"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
@@ -11904,72 +22735,69 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencoacolori-Colore2">
     <w:name w:val="Colorful List Accent 2"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="72"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
@@ -11983,72 +22811,69 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencoacolori-Colore3">
     <w:name w:val="Colorful List Accent 3"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="72"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
@@ -12062,72 +22887,69 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencoacolori-Colore4">
     <w:name w:val="Colorful List Accent 4"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="72"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
@@ -12141,72 +22963,69 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencoacolori-Colore5">
     <w:name w:val="Colorful List Accent 5"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="72"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
@@ -12220,72 +23039,69 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Elencoacolori-Colore6">
     <w:name w:val="Colorful List Accent 6"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="72"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
@@ -12299,72 +23115,69 @@
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliaacolori">
     <w:name w:val="Colorful Grid"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="73"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
       </w:tcPr>
@@ -12393,51 +23206,50 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliaacolori-Colore1">
     <w:name w:val="Colorful Grid Accent 1"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="73"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
@@ -12466,51 +23278,50 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliaacolori-Colore2">
     <w:name w:val="Colorful Grid Accent 2"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="73"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
@@ -12539,51 +23350,50 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliaacolori-Colore3">
     <w:name w:val="Colorful Grid Accent 3"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="73"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
@@ -12612,51 +23422,50 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliaacolori-Colore4">
     <w:name w:val="Colorful Grid Accent 4"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="73"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
       </w:tcPr>
@@ -12685,51 +23494,50 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliaacolori-Colore5">
     <w:name w:val="Colorful Grid Accent 5"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="73"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
       </w:tcPr>
@@ -12758,51 +23566,50 @@
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliaacolori-Colore6">
     <w:name w:val="Colorful Grid Accent 6"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="73"/>
-    <w:rsid w:val="00CB0664"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
       </w:tcPr>
@@ -12832,205 +23639,146 @@
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
-        <a:ea typeface=""/>
-[...30 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Cambria"/>
-        <a:ea typeface=""/>
-[...30 lines deleted...]
-        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="100000"/>
                 <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:shade val="100000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
@@ -13073,193 +23821,190 @@
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
           <a:scene3d>
             <a:camera prst="orthographicFront">
               <a:rot lat="0" lon="0" rev="0"/>
             </a:camera>
             <a:lightRig rig="threePt" dir="t">
               <a:rot lat="0" lon="0" rev="1200000"/>
             </a:lightRig>
           </a:scene3d>
           <a:sp3d>
             <a:bevelT w="63500" h="25400"/>
           </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="40000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="40000">
               <a:schemeClr val="phClr">
                 <a:tint val="45000"/>
                 <a:shade val="99000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="20000"/>
                 <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...1 lines deleted...]
-          </a:path>
+          <a:path path="circle"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...1 lines deleted...]
-          </a:path>
+          <a:path path="circle"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
     <a:spDef>
-      <a:spPr/>
+      <a:spPr bwMode="auto"/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="3">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </a:style>
     </a:spDef>
     <a:lnDef>
-      <a:spPr/>
+      <a:spPr bwMode="auto"/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>411</Words>
-  <Characters>2343</Characters>
+  <Words>408</Words>
+  <Characters>2330</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2749</CharactersWithSpaces>
+  <CharactersWithSpaces>2733</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
   <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>f7f3302f-71d4-4d06-912c-0eb40b04c36e</vt:lpwstr>
   </property>
 </Properties>
 </file>